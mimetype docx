--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -66,51 +66,53 @@
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉFINITIONS ET PRINCIPALES CARACTÉRISTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La problématique microbiologique  est évaluée via son impact sur la qualité des eaux dans le cadre des activités de loisir : taux de sites présentant une eau de mer en qualité « bonne » et l’indice d’évolution des entérocoques et Escherichia coli dans les ports et zones de mouillage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur « Evolution des entérocoques et d'Escherichia coli dans les ports et zones de mouillage » permet d’évaluer l'évolution de la teneur en entérocoques et E. coli des eaux prélevées dans les ports et zones de mouillage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
@@ -455,86 +457,94 @@
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- sonde salinité/température (vérifier l’état des batteries)</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 2 agents sur une journée</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 - Ports suivis dans le cadre du REPOM : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les données du suivi REPOM sont récupérées auprès du CEREMA en fin d’année.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2 – site complémentaire suivi par le PNMI </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prélever les échantillons entre 2 heures avant et 2 heures après la pleine mer dans 1m d’eau à 20-40 cm sous la surface avec des gants de prélèvement. Les échantillons sont déposés au laboratoire d’analyses immédiatement après les prélèvements.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La salinité et la température sont mesurées avec la sonde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Base(s) de données utilisée(s)</w:t>
       </w:r>
     </w:p>
@@ -1258,61 +1268,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>