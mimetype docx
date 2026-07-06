--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -398,51 +398,53 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les concentrations moyennes annuelles des flux par bassin versant seront communiquées par les réseaux locaux des Schéma d’Aménagement et de Gestion des Eaux. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Base(s) de données utilisée(s)</w:t>
       </w:r>
     </w:p>
@@ -530,51 +532,53 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour chacun des 8 bassin-versants suivis, un taux de diminution des flux de nitrates par rapport à la référence du bassin-versant (concentration moyenne calculée sur les années 1999 à 2003) est calculé. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -644,313 +648,511 @@
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un taux moyen de diminution des flux tous bassin-versants confondus est calculé à partir des taux de diminution moyen par bassin-versant en affectant, le cas échéant, des coefficients à certains bassin-versants d'importance pour le Parc.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ce taux moyen de diminution donne le résultat de l'indicateur à interpréter.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La grille de  est basée sur un taux de diminution des flux de nitrate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...6 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="0" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="0" w:type="dxa"/>
+        <w:gridCol w:w="1300" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="100" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10170" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="467" w:hRule="exact"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">moyen</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coefficient de pondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="467" w:hRule="exact"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baisse des flux de nitrates par bassin versant (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">&lt; 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[5 – 15[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[15 – 25[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[25 – 30[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">&gt; 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="100" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
@@ -1407,61 +1609,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>