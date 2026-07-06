--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -21,99 +21,110 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Capacité physique des flotilles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Version du 19/11/2021 à 08:10:19</w:t>
+        <w:t xml:space="preserve">Version du 04/06/2026 à 12:16:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉFINITIONS ET PRINCIPALES CARACTÉRISTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">L’indicateur « Capacité physique des flottilles » permet d’évaluer la puissance totale et moyenne, la longueur moyenne, la jauge totale et moyenne et le nombre de navires des différentes flottilles actives dans l'AMP. Il permet de connaître l'évolution des flottilles au cours du temps, voire d'identifier des modifications majeures dans la flotte.</w:t>
+        <w:t xml:space="preserve">L’indicateur « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capacité physique des flottilles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> » permet d’évaluer la puissance totale et moyenne, la longueur moyenne, la jauge totale et moyenne et le nombre de navires des différentes flottilles actives dans l'AMP. Il permet de connaître l'évolution des flottilles au cours du temps, voire d'identifier des modifications majeures dans la flotte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur « Capacité physique des flottilles » permet d’évaluer l'évolution des caractéristiques techniques des différentes flottilles de l'AMP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,51 +437,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- 1 référent Ifremer</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les données du FFPC concernant les navires actifs dans le Parc sont récupérées via une extraction de la base de données Harmonie du SIH réalisée et transmise par l'Ifremer.</w:t>
+        <w:t xml:space="preserve">Les données du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fichier Flotte de pêche communautaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> concernant les navires actifs dans le Parc sont récupérées via une extraction de la base de données Harmonie du SIH réalisée et transmise par l'Ifremer. Ces données du FFPC sont actualisés tous les 3 mois au niveau européen. Les données au 31 décembre de l'année sont récupérées pour calculer cet indicateur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ces données transmises permettent de faire des traitements des données administratives selon des regroupements spécifiques des navires (par flottille, taille, par exemple).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">FAO</w:t>
       </w:r>
@@ -583,51 +605,53 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel (non obligatoire) : logiciel R et scripts d'analyses automatiques</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La métrique est composée de deux valeurs : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la puissance totale par flottille : pour la calculer, il suffit de faire la somme des puissances des navires enregistrées dans les données SIH/SIPA sur l'année pour chacune des flottilles. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -708,51 +732,54 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel (non obligatoire) : logiciel R et scripts d'analyses automatiques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La métrique est composée de deux valeurs : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la jauge totale par flottille : pour la calculer, il suffit de faire la somme des jauges des navires enregistrées dans les données SIH/SIPA sur l'année pour chacune des flottilles. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -923,51 +950,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel (non obligatoire) : logiciel R et scripts d'analyses automatiques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour calculer le nombre de navires actifs par flottille, il suffit de comptabiliser le nombre de navires actifs par flottille.</w:t>
+        <w:t xml:space="preserve">Pour calculer le nombre de navires actifs par flottille, il suffit de comptabiliser le nombre de navires actifs pour chacune des flottilles dans le périmètre du PNM sur l'année concernée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
@@ -1033,434 +1060,722 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel (non obligatoire) : logiciel R et scripts d'analyses automatiques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deux regroupements de métriques sont étudiés : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les capacités physiques moyennes des différentes flottilles : puissance, jauge et longueur moyennes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les capacités physiques totales des différentes flottilles : puissance et jauge totales et nombre de navires actifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les tests statistiques sont appliqués pour étudier l’évolution au cours du temps. L’objectif est d’éviter d’atteindre de trop grosses capacités physiques.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si la puissance totale  augmente, alors il y a une augmentation soit du nombre de navires, soit de la puissance moyenne. Si la puissance totale et/ou le nombre de navires augmente, la pression sur les stocks augmente. A prendre en considération dans la gestion au regard des stocks exploités par les différents flottilles.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Si la puissance moyenne augmente, cela signifie que le navire investi plus et il y a un risque de surinvestissement par navire surtout si l’EBE reste stable. Il peut se retrouver face à un problème de remboursement et à un risque de retour sur investissement plus faible que le surinvestissement mis en œuvre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...6 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="0" w:type="dxa"/>
+        <w:gridCol w:w="1700" w:type="dxa"/>
+        <w:gridCol w:w="1700" w:type="dxa"/>
+        <w:gridCol w:w="180" w:type="dxa"/>
+        <w:gridCol w:w="1700" w:type="dxa"/>
+        <w:gridCol w:w="180" w:type="dxa"/>
+        <w:gridCol w:w="1700" w:type="dxa"/>
+        <w:gridCol w:w="180" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14460" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">moyen</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coefficient de pondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="747.0000000000001" w:hRule="exact"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacité physique moyenne des différentes flottilles de pêche (puissance, jauge et longueur moyennes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↗ des 3 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↗ de 2 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↔ des 3 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↘ 1 métrique et ↔ ou ↗ de 2 métriques </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↘ d’au moins 2 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
+        <w:trPr>
+          <w:trHeight w:val="747.0000000000001" w:hRule="exact"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capacité physique totale des différentes flottilles de pêche (puissance et jauge totales, nombre de navires)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↗ des 3 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↗ de 2 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↔ des 3 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↘ 1 métrique et ↔ ou ↗ de 2 métriques </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1700" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">↘ d’au moins 2 métriques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
@@ -1932,347 +2247,347 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53E04A6F"/>
+    <w:nsid w:val="2BAC5376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2DE04AFF"/>
+    <w:nsid w:val="0204D997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89BFBCEA"/>
+    <w:nsid w:val="B72571C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2418,61 +2733,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>