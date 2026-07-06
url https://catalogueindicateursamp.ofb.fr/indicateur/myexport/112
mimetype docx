--- v1 (2026-07-06)
+++ v2 (2026-07-06)
@@ -2247,51 +2247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BAC5376"/>
+    <w:nsid w:val="C340E74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +2395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0204D997"/>
+    <w:nsid w:val="75ECD855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2543,51 +2543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B72571C0"/>
+    <w:nsid w:val="44ADEC86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>