--- v2 (2026-07-06)
+++ v3 (2026-08-20)
@@ -2247,51 +2247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C340E74E"/>
+    <w:nsid w:val="9484C0FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +2395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75ECD855"/>
+    <w:nsid w:val="B5D5DC83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2543,51 +2543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44ADEC86"/>
+    <w:nsid w:val="6360989C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>