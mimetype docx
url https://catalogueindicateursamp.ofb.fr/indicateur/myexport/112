--- v3 (2026-08-20)
+++ v4 (2026-08-21)
@@ -2247,51 +2247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9484C0FA"/>
+    <w:nsid w:val="D65741BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +2395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B5D5DC83"/>
+    <w:nsid w:val="FA95F9B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2543,51 +2543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6360989C"/>
+    <w:nsid w:val="E22913BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>