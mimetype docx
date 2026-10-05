--- v4 (2026-08-21)
+++ v5 (2026-10-05)
@@ -2247,51 +2247,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D65741BD"/>
+    <w:nsid w:val="8018DF8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2395,51 +2395,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA95F9B0"/>
+    <w:nsid w:val="0412CD92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2543,51 +2543,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E22913BD"/>
+    <w:nsid w:val="12B444C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>