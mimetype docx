--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -375,242 +375,392 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 (voire plusieurs) chargé(s) de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les données sont acquises au moyen d’une enquête. Cette enquête est menée en face à face sur les sites puis, selon l’atteinte de l’échantillonnage fixé pour chaque population, par téléphone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cibles de l’enquête : </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Résidents des communes riveraines du Parc naturel marin d’Iroise</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Usagers de loisir excluant les pêcheurs de loisir</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Touristes + Excursionnistes (habitant du Finistère hors Iroise)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Question : </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-        <w:gridCol/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="900" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="500" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estimez-vous l’activité de pêche au sein du PNMI (en Iroise) plus difficile que dans d’autres endroits ? Oui/non/je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selon vous, les pratiques des pêcheurs au sein du PNMI (en Iroise) sont-elles plus respectueuses de l’environnement marin que dans les autres endroits ? Oui/non, c'est pareil/non, moins/je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Si « oui » ou « non moins », pourquoi ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selon vous, la qualité des produits de la mer au sein du PNMI (en Iroise) est-elle meilleure que dans d’autres endroits ? Oui/non, c'est pareil/non, elle en a moins/je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="314" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Si « oui » ou « non moins », pourquoi ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
@@ -707,448 +857,844 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La perception des personnes extérieures au monde de la pêche concernant la pêche et les pêcheurs évoluant au sein du Parc naturel marin d’Iroise est évaluée en fonction des réponses données aux questions 11, 12 et 13.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour chacune de ces questions, voici le barème d’attribution des points :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...2 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="300" w:type="dxa"/>
+        <w:gridCol w:w="1605" w:type="dxa"/>
+        <w:gridCol w:w="13170" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblW w:w="4500" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="10" w:color="solid"/>
+          <w:left w:val="single" w:sz="10" w:color="solid"/>
+          <w:right w:val="single" w:sz="10" w:color="solid"/>
+          <w:bottom w:val="single" w:sz="10" w:color="solid"/>
+          <w:insideH w:val="single" w:sz="10" w:color="solid"/>
+          <w:insideV w:val="single" w:sz="10" w:color="solid"/>
+        </w:tblBorders>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">barème</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estimez-vous l’activité de pêche au sein du PNMI (en Iroise) plus difficile que dans d’autres endroits ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selon vous, les pratiques des pêcheurs au sein du PNMI (en Iroise) sont-elles plus respectueuses de l’environnement marin que dans les autres endroits ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non, c’est pareil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non, moins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1605" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Selon vous, la qualité des produits de la mer au sein du PNMI (en Iroise) est-elle meilleure que dans d’autres endroits ? Oui/non, c'est pareil/non, elle en a moins/je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+ 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non, c’est pareil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non, elle en a moins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">- 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="305" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Je ne sais pas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le score total peut donc évoluer entre + 3 et – 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le score pour chaque personne interrogée est calculé puis un score moyen pour l’ensemble des populations (hors pêcheurs de loisir) est calculé.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les réponses obtenues aux questions 12bis et 13bis n’interviennent pas dans le calcul de la métrique. Les réponses qui y sont apportées sont à caractère informatif afin de savoir si l’on peut dégager de grandes tendances par rapport à la vision générale concernant la pêche et la communauté des pêcheurs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1251,258 +1797,461 @@
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...6 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="2460" w:type="dxa"/>
+        <w:gridCol w:w="1155" w:type="dxa"/>
+        <w:gridCol w:w="1200" w:type="dxa"/>
+        <w:gridCol w:w="1275" w:type="dxa"/>
+        <w:gridCol w:w="1365" w:type="dxa"/>
+        <w:gridCol w:w="1230" w:type="dxa"/>
+        <w:gridCol w:w="1185" w:type="dxa"/>
+        <w:gridCol w:w="1515" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="13290" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="10" w:color="solid"/>
+          <w:left w:val="single" w:sz="10" w:color="solid"/>
+          <w:right w:val="single" w:sz="10" w:color="solid"/>
+          <w:bottom w:val="single" w:sz="10" w:color="solid"/>
+          <w:insideH w:val="single" w:sz="10" w:color="solid"/>
+          <w:insideV w:val="single" w:sz="10" w:color="solid"/>
+        </w:tblBorders>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="515" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="10" w:color="solid"/>
+              <w:left w:val="single" w:sz="10" w:color="solid"/>
+              <w:right w:val="single" w:sz="10" w:color="solid"/>
+              <w:bottom w:val="single" w:sz="10" w:color="solid"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">moyen</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coefficient de pondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="536" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perception des personnes extérieures à la communauté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">&lt; -1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[-1 ; 0[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0 ; +1[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[+1 ; +2[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[+2 ; +3]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
@@ -1690,78 +2439,84 @@
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principaux avantages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principales limites</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Enquête lourde à mettre en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pas de recul dans le temps sur cet indicateur qui n'a pu être calculé qu'une seule fois</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistes d'amélioration</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revoir le contenu des enquêtes : réaliser dans un premier temps des entretiens permettant de construire une enquêtes plus ciblée et plus adaptée.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1908,333 +2663,333 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11603CC7"/>
+    <w:nsid w:val="22F88AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61AAE5C1"/>
+    <w:nsid w:val="822958AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -2243,61 +2998,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>