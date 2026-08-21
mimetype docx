--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -2663,51 +2663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22F88AB7"/>
+    <w:nsid w:val="37345D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="822958AB"/>
+    <w:nsid w:val="FABC8170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>