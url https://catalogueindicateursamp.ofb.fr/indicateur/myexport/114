--- v2 (2026-08-21)
+++ v3 (2026-10-06)
@@ -2663,51 +2663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37345D9D"/>
+    <w:nsid w:val="125B8695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FABC8170"/>
+    <w:nsid w:val="7E42C849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>