--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -450,79 +450,89 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Principe : Analyse de la composition du zooplancton par classes de taille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Au préalable, chaque flacon sera renseigné de la date, du lieu de prélèvement et du type de prélèvement (horizontal ou vertical).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les échantillons de zooplancton sont recueillis sur les sites définis au moyen d’un filet à plancton. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sur chaque site, deux prélèvements seront effectués : </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Un prélèvement dit horizontal, c'est-à-dire en sub-surface ;</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Un prélèvement vertical, c'est-à-dire le long de la colonne d’eau sur 10 mètres ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avant de plonger le filet, noter la valeur indiquée sur le débitmètre.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -542,84 +552,93 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plonger le filet :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prélèvement horizontal : </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le filet est équipé d’une bouée pour maintenir l’ouverture en sub-surface.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Avancer à une vitesse de 1.5 à 2 nœuds (ajuster, en fonction du courant, la vitesse relative) pendant 3 minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prélèvement vertical : </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0" w:hanging="0"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A l’arrêt, plonger le filet dans l’eau jusqu’à la profondeur voulue puis le remonter à la vitesse d’1m/s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relever le filet et  noter la valeur inscrite sur le débitmètre.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -677,58 +696,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A l’aide d’un entonnoir, et d’une pissette d’eau de mer, verser le contenu du tamis dans un flacon, préalablement identifié pour le prélèvement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fixer l’échantillon en versant du formol tamponné au borax </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chaque échantillon est ensuite analysé en laboratoire à l’aide d’un appareil type Zooscan afin de déterminer le nombre d’individus par m3, leur répartition par classes de taille et les principales familles présentes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Base(s) de données utilisée(s)</w:t>
       </w:r>
     </w:p>
@@ -1003,51 +1026,53 @@
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Un graphique présentant le nombre d’individus de zooplancton par m3 (abscisse) en fonction de la taille (ordonnée) est analysé pour chaque échantillon. L’analyse de la pente de la droite obtenue permettra d’établir s’il existe un déséquilibre entre les différentes classes de taille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A préciser</w:t>
       </w:r>
     </w:p>
@@ -1516,629 +1541,629 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48CE256F"/>
+    <w:nsid w:val="B5C038AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63022310"/>
+    <w:nsid w:val="DFA77BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D11ED424"/>
+    <w:nsid w:val="C41AEFDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ED0D90C5"/>
+    <w:nsid w:val="00841BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
@@ -2153,61 +2178,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>