--- v1 (2026-07-07)
+++ v2 (2026-10-06)
@@ -1541,51 +1541,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5C038AF"/>
+    <w:nsid w:val="0ACAC0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1689,51 +1689,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DFA77BD2"/>
+    <w:nsid w:val="960BF23D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1837,51 +1837,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C41AEFDB"/>
+    <w:nsid w:val="688F1C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1985,51 +1985,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00841BD0"/>
+    <w:nsid w:val="F3CADE16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>