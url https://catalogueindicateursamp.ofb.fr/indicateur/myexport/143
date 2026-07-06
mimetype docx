--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -87,86 +87,98 @@
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur « Invertébrés benthiques de substrat durs » permet d’évaluer l'état des masses d'eau DCE pour le benthos de substrat dur incluant les paramètres suivants : recouvrement corail vivant, coraux acropores, acropores branchus et tabulaires, algues dressées, algues calcaires, corail mou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suivi de l'état de conservation des récifs coralliens : Indicateur de synthèse intégrant la vitalité corallienne et la biodiversité associée aux récifs : - Recouvrement corail vivant - Densité colonies coraux adultes - Densité colonies coraux juvéniles - Taxons coraux (ou formes coraux) - Blanchissement coraux - Nécroses coraux - Maladies coraux - Destruction anthropique coraux - Recouvrement macroalgues - Taxons macroalgues - Densité Echinides - Gorgones - Acanthaster - Eponges - Ratio poissons corallivores/herbivores Opérationnel dans un autre contexte (La Réunion)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- DCE : état des lieux des travaux DCE relatifs aux masses d'eau littorales dans les départements d'outre-mer (Ifremer, 2010)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Définition des réseaux de surveillance DCE de la qualité des masses d'eau côtières de l'île de Mayotte (BRGM, 2010)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Développement d’indicateurs benthiques DCE (récifs coralliens et herbiers de phanérogames) dans les DOM (Vandel,2012)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Atelier indicateurs benthiques DCE (récifs coralliens et phanérogames) dans les DOM (Le Moal, 2012)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Bioindicateurs (récifs coralliens et phanérogames) pour qualifier l’état écologique des masses d’eaux côtières en outre-mer, dans le cadre de la DCE (Le Moal, 2012)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Suivis ORC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
@@ -896,61 +908,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>