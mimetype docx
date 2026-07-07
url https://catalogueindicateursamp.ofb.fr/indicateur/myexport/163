--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -86,58 +86,62 @@
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Crédit : Vivarmor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les enquêtes de pêcheurs menées sur les estrans sont d’une grande importance. Elles permettent de dresser le profil de la population de pêcheurs fréquentant un site, de connaitre leurs pratiques de pêche et d’estimer les prélèvements opérés. Elles permettent également de mieux cibler les actions de sensibilisation selon les pratiques et profils des pêcheurs de chaque site. Selon les objectifs de la structure à l’origine de l’enquête, elles peuvent également permettre d’avoir des informations sur la perception des pêcheurs concernant divers sujets (par exemple : connaissance des AMP, perception de l’évolution de l’activité de pêche ou des captures, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ces enquêtes sont utilisées ici pour étudier les paniers des pêcheurs et observer le respect des mailles réglementaires pour les espèces exploitées. L’évolution de ce taux de respect des mailles permet d’avoir une information sur les retombées des actions de sensibilisation et sur la modification du comportement des pêcheurs vis-à-vis de leur activité de prélèvement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur permet d’évaluer l’évolution des comportements des pêcheurs à pied en termes de respect des mailles des espèces pêchées</w:t>
       </w:r>
     </w:p>
@@ -463,58 +467,62 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La collecte des données se fait par la réalisation d’une enquête restreinte s’intéressant particulièrement au contenu du panier. Dans le cas d’un couple ou d’un groupe, le pêcheur enquêté devra être choisi de façon aléatoire. Il est important que ce soit l’enquêteur qui choisisse la personne enquêtée afin d’obtenir une vue réellement objective de la diversité des pêcheurs et de ne pas biaiser les profils par une surreprésentation des personnes les plus désireuses de répondre (représentant souvent un profil particulier de pratiquants).</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le panier est trié de manière à distinguer les prises maillées et les prises non maillées. La proportion maillée d’une récolte de coquillages sera obtenue de préférence par l’utilisation d’un tamis (les coquillages maillés retenus dans le tamis seront pesés et comparés au poids total de la récolte) ou par une mesure de certains individus. </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les espèces comme les étrilles, les tourteaux, les araignées, on relèvera le nombre total d’individus et le nombre d’individus maillés. Il peut également être intéressant de noter l’engin utilisé pour la récolte des différentes espèces pêchées. Pour le cas d’une récolte réalisée avec plusieurs engins, il n’est pas toujours évident de différencier les récoltes par engin, les proportions de chacune pourraient alors être estimées par le pêcheur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -635,66 +643,72 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sur la base des résultats de l’enquête, calcul du rapport</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:515pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ce taux peut également être calculé sur différents profils de pêcheurs afin d'identifier si des différences significatives peuvent être observés.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -757,307 +771,412 @@
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 chargé de mission </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur « évolution du taux de respect des mailles » se calcule grâce à une régression linéaire réalisé sur les taux annuels de respect des mailles, permettant d’étudier la tendance de l’évolution au cours du temps.  </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’interprétation de l’indicateur se fait sur la base de cette tendance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proposition de grille de lecture basée sur une tendance.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...4 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="11640" w:type="dxa"/>
+        <w:gridCol w:w="11640" w:type="dxa"/>
+        <w:gridCol w:w="1710" w:type="dxa"/>
+        <w:gridCol w:w="1335" w:type="dxa"/>
+        <w:gridCol w:w="1635" w:type="dxa"/>
+        <w:gridCol w:w="1755" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11640" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="15"/>
+          <w:left w:val="single" w:sz="15"/>
+          <w:right w:val="single" w:sz="15"/>
+          <w:bottom w:val="single" w:sz="15"/>
+          <w:insideH w:val="single" w:sz="15"/>
+          <w:insideV w:val="single" w:sz="15"/>
+        </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve">  Très mauvais  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">  Mauvais  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">   Moyen    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve">   Très bon   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evolution du taux de respect des mailles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:38px; height:38px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:32px; height:32px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:33px; height:33px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="11640" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
@@ -1599,629 +1718,629 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D1916D"/>
+    <w:nsid w:val="4D979498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B640D61B"/>
+    <w:nsid w:val="31266409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65509342"/>
+    <w:nsid w:val="B201138F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ED4E9A38"/>
+    <w:nsid w:val="9A5B7DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
@@ -2236,61 +2355,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>