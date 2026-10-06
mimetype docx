--- v1 (2026-07-07)
+++ v2 (2026-10-06)
@@ -1718,51 +1718,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D979498"/>
+    <w:nsid w:val="EE183980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1866,51 +1866,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31266409"/>
+    <w:nsid w:val="5D2DDEA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2014,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B201138F"/>
+    <w:nsid w:val="4A2A620F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2162,51 +2162,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9A5B7DAD"/>
+    <w:nsid w:val="CCDB6422"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>