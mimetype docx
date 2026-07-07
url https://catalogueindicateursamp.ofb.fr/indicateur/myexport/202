--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -66,51 +66,53 @@
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉFINITIONS ET PRINCIPALES CARACTÉRISTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur perception et cohésion sociale des pêcheurs professionnels a pour objectif d’appréhender le "sentiment d’appartenance à une communauté" de pêcheurs partageant un même espace, dans le cadre de leur activité professionnelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur « Perception et cohésion sociale des pêcheurs professionnels » permet d'évaluer la cohésion sociale des pêcheurs, c'est-à-dire leur sentiment d’appartenance à la communauté.</w:t>
       </w:r>
     </w:p>
@@ -390,219 +392,347 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les données sont acquises au moyen d’une enquête réalisée auprès des pêcheurs professionnels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cibles de l’enquête : </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Pêcheurs professionnels exerçant leur activité dans les eaux situées dans le Parc naturel marin d’Iroise.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-        <w:gridCol/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="0" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="160" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="301" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="301" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A choisir, parmi les définitions suivantes, laquelle vous caractérise le mieux ? </w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pêcheur breton/pêcheur du Finistère/Pêcheur en mer d’Iroise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="301" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Si « Pêcheur en mer d’Iroise », vous sentez-vous pêcheur du Parc Iroise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="301" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estimez-vous qu’il existe un lien spécifique qui unit les pêcheurs du PNMI entre eux ? Oui/Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="301" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Si oui, comment le décririez-vous ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
@@ -699,356 +829,662 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le sentiment d’appartenance à la communauté de pêcheurs est évalué en fonction des réponses données aux questions 28bis et 29.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour chacune de ces questions, voici le barème d’attribution des points :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...2 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="80" w:type="dxa"/>
+        <w:gridCol w:w="900" w:type="dxa"/>
+        <w:gridCol w:w="500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblW w:w="180" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Question</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">réponse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">barème</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A choisir, parmi les définitions suivantes, laquelle vous caractérise le mieux ? </w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pêcheur breton/pêcheur du Finistère/Pêcheur en mer d’Iroise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pêcheur breton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pêcheur du Finistère</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pêcheur en mer d’Iroise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cf. question suivante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28bis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Si « Pêcheur en mer d’Iroise », vous sentez-vous pêcheur du Parc Iroise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="80" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estimez-vous qu’il existe un lien spécifique qui unit les pêcheurs du PNMI entre eux ? Oui/Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="312" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Non</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="70" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le score total peut donc évoluer entre 0 et +3.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les réponses obtenues à la question 29bis n’interviennent pas dans le calcul de la métrique. Les réponses qui y sont apportées sont à caractère informatif afin de savoir si l’on peut dégager de grandes tendances par rapport à cette notion de communauté des pêcheurs en Iroise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1152,258 +1588,448 @@
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...6 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="3300" w:type="dxa"/>
+        <w:gridCol w:w="4900" w:type="dxa"/>
+        <w:gridCol w:w="4900" w:type="dxa"/>
+        <w:gridCol w:w="4900" w:type="dxa"/>
+        <w:gridCol w:w="4800" w:type="dxa"/>
+        <w:gridCol w:w="4900" w:type="dxa"/>
+        <w:gridCol w:w="4900" w:type="dxa"/>
+        <w:gridCol w:w="2400" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="start"/>
+        <w:tblW w:w="0" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="473" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">moyen</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coefficient de pondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...3 lines deleted...]
-            <w:pPr/>
+        <w:trPr>
+          <w:trHeight w:val="493" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3300" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sentiment d’appartenance à la communauté</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0 – 0,5[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0,5 - 1[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4800" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[1 - 1,5[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[1,5 – 2[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="4900" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">&gt; 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="2400" w:type="pct"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
@@ -1551,78 +2177,84 @@
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principaux avantages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Principales limites</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Questions insuffisantes pour mesurer le sentiment d'appartenance des pêcheurs professionnels</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Données non représentatives (taux d'échantillonnage actuel insuffisant pour être réprésentatif de la population de pêcheurs actifs dans le Parc)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistes d'amélioration</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revoir le contenu des enquêtes : réaliser dans un premier temps des entretiens permettant de construire une enquêtes plus ciblée et plus adaptée à la mesure du sentiment d'appartenance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1769,333 +2401,333 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BFA5B64"/>
+    <w:nsid w:val="ABCE74A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E5B92800"/>
+    <w:nsid w:val="37DF5136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -2104,61 +2736,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>