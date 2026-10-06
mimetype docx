--- v1 (2026-07-07)
+++ v2 (2026-10-06)
@@ -2401,51 +2401,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABCE74A1"/>
+    <w:nsid w:val="2966F494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2549,51 +2549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37DF5136"/>
+    <w:nsid w:val="71F06BC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>