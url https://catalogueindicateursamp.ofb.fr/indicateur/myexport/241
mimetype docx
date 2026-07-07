--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -66,58 +66,62 @@
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉFINITIONS ET PRINCIPALES CARACTÉRISTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur taux d'exploitation des laminaires est un des indicateurs utilisé pour connaître l’évolution de l’exploitation des principales espèces exploitées dans les eaux du Parc. Cet indicateur est interprété au regard de deux autres indicateurs complémentaires : le nombre moyen de jours de sortie de pêche des goémoniers actifs sur la zone et la capacité de charge maximale de ces navires pour ces espèces de laminaires.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’objectif est de mettre en adéquation le taux d’exploitation des champs d’algues avec la biomasse en place pour les espèces considérées (Laminaria digitata, Laminaria hyperborea et Ascophyllum nodosum).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'indicateur permet d'évaluer le taux d'exploitation des champs de laminaires au regard de la biomasse en place</w:t>
       </w:r>
     </w:p>
@@ -381,51 +385,53 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">cf. rapport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour plus d’informations sur le protocole, se référer au rapport final de ce projet : « Bajjouk T., Rochette S., Ehrhold A., Cordier C., Tourolle J., Laurans M., Hamdi A., Gorman D., Gaffet J.D., Caisey X., Vasquez M. &amp; Populus J., 2013. Cartographie prédictive du champ de Laminaires du plateau Molène sur la base des données physiques et biologiques. Rapport Final Ifremer, Réf. DYNECO/AG/13-03/TB, 94 p. ». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Base(s) de données utilisée(s)</w:t>
       </w:r>
     </w:p>
@@ -684,51 +690,53 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">cf. rapport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sur la base des données collectées, une Cartographie du champ d’algues a été réalisée. Cette cartographie permet de définir la biomasse en place à l'échelle du Parc.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour plus d’informations sur le protocole, se référer au rapport final de ce projet : « Bajjouk T., Rochette S., Ehrhold A., Cordier C., Tourolle J., Laurans M., Hamdi A., Gorman D., Gaffet J.D., Caisey X., Vasquez M. &amp; Populus J., 2013. Cartographie prédictive du champ de Laminaires du plateau Molène sur la base des données physiques et biologiques. Rapport Final Ifremer, Réf. DYNECO/AG/13-03/TB, 94 p. ». </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Biomasse de laminaires exploitées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -765,51 +773,53 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 chargé de mission ; 0.2j</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La biomasse exploitée est calculée en réalisant la somme des productions de l’ensemble des navires sur l’année considérée. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -872,58 +882,62 @@
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 chargé de mission ; 0.2j</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour calculer le taux d'exploitation, on réalise le rapport entre 1) la biomasse exploitée par l’ensemble des navires actif sur le périmètre du Parc sur l’année entière et 2) la biomasse en place estimée l’année la plus récente (dernier rapport disponible). L’hypothèse est faite que la biomasse en place n’a pas évoluée significativement depuis cette dernière estimation.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour interpréter cet indicateur, l'évolution de la biomasse exploitée annuellement est également étudiée (boxplot et tests statistiques).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La grille de lecture n'est pas encore définie pour cet indicateur. Des échanges doivent avoir lieu avec les experts et les professionnels.</w:t>
       </w:r>
     </w:p>
@@ -1424,61 +1438,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>