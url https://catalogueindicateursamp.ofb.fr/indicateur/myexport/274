--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -67,58 +67,63 @@
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:caps w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DÉFINITIONS ET PRINCIPALES CARACTÉRISTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Définitions et objectifs</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’indicateur "âge moyen des armateurs" permet d'avoir des informations sur le renouvellement des pêcheurs. Associé à l'indicateur "nombre d'actifs", il permet de caractériser le niveau d’emploi dans le domaine de la pêche (et de l’aquaculture) au sein de l'AMP.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="195"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’objectif est d’avoir un effectif important de marins pêcheurs avec un bon renouvellement (moyenne d’âge jeune) pour assurer le maintien de la profession.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Objet évalué</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L'indicateur "âge moyen des armateurs" permet d'évaluer le renouvellement du métier de pêcheur professionnel.</w:t>
       </w:r>
     </w:p>
@@ -767,272 +772,366 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="15"/>
+          <w:left w:val="single" w:sz="15"/>
+          <w:right w:val="single" w:sz="15"/>
+          <w:bottom w:val="single" w:sz="15"/>
+          <w:insideH w:val="single" w:sz="15"/>
+          <w:insideV w:val="single" w:sz="15"/>
+        </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve">Très mauvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mauvais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">Moyen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve">Très bon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">   Age moyen des actifs   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:48pt; height:48pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:48pt; height:48pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId8" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:48pt; height:48pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve">/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">  Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="red"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="red"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="orange"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="orange"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="yellow"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="yellow"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="green"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="green"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:shd w:val="clear" w:fill="dodgerblue"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
+              <w:rPr>
+                <w:shd w:val="clear" w:fill="dodgerblue"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
@@ -1508,61 +1607,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>