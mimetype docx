--- v0 (2026-05-20)
+++ v1 (2026-07-07)
@@ -400,1328 +400,2534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matériel : /</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moyens humains : 1 chargé de mission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocole de récolte</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les analyses sont à la charge des porteurs de projet.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Groupe d'Etude et d'Observation sur le Dragage et l'Environnement (GEODE) a défini deux niveaux pour les teneurs en différents éléments dans les sédiments : métaux lourds, Polychlorobiphényles (PCB), Tributylétain (TBT) et hydrocarbures aromatiques polycycliques (HAP) :</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Niveau 1 : concentrations en contaminant en dessous desquelles l'immersion peut être pratiquée sans études complémentaires,</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">• Niveau 2 : concentrations au - dessus desquelles l'immersion est susceptible d'être interdite, sous réserve que cette interdiction soit la solution la moins dommageable pour l'environnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’arrêté du 9 aout 2006 « Relatif aux niveaux de référence à prendre en compte lors d'une analyse de sédiments marins ou estuariens présents en milieu naturel ou portuaire» complété des diverses propositions effectuées par le groupement GEODE fixe des valeurs guide, exprimées en mg/kg de sédiment sec sur la fraction inférieure à deux millimètres.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...2 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="0" w:type="dxa"/>
+        <w:gridCol w:w="900" w:type="dxa"/>
+        <w:gridCol w:w="40" w:type="dxa"/>
+        <w:gridCol w:w="40" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
+        <w:jc w:val="start"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niveau 1 (mg/Kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niveau 2 (mg/Kg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métaux</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">lourds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arsenic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadmium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">180</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cuivre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plomb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nickel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zinc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">552</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polychloro-</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">biphényles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB 138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PCB 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,050</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">∑ PCB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tributylétain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TBT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrocarbures</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aromatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">polycycliques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(a)pyrène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(b)fluoranthène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(ghi)perylène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(k)fluoranthène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluoranthène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Indeno(123cd)pyrène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acénaphtène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthracène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(a)anthracène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benzo(ah)anthracène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrysène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dibenzo(ah)anthracène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluorène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naphtalène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Phénanthrène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pyrène</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="40" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                               Figure 42 : Tableau des niveaux de référence utilisé pour le bilan national du programme sédiment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                du réseau REPOM (mg/Kg de sédiment sec)</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Une comparaison des mesures effectuées ou prévues sera faite avec les normes de la grille GEODE. Dès qu’une mesure dépasse le seuil, le point est considéré comme mauvais.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Référentiel(s) utilisé(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Base(s) de données utilisée(s)</w:t>
       </w:r>
     </w:p>
@@ -1802,51 +3008,53 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moyens humains et matériels</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">moyens humains : 1 chargé de mission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthode de calcul</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En fonction du nombre total de dossiers déposés pour des rejets de sédiments immergés au sein du Parc naturel marin d’Iroise, un pourcentage de rejets immergés inférieurs à la norme GEODE N1 sera calculé. Ce pourcentage donnera le résultat de la métrique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -1943,258 +3151,450 @@
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lecture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="B79247"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Grille de lecture</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol/>
-[...6 lines deleted...]
-        <w:gridCol/>
+        <w:gridCol w:w="180" w:type="dxa"/>
+        <w:gridCol w:w="160" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="1300" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="120" w:type="dxa"/>
+        <w:gridCol w:w="60" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10140" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
-        <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...1 lines deleted...]
-          <w:tcPr/>
+        <w:trPr>
+          <w:trHeight w:val="492" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métrique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">indéterminé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">mauvais</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">moyen</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">très bon</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:pPr/>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">(score=5)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">coefficient de pondération</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...1 lines deleted...]
-          <w:tcPr/>
+        <w:trPr>
+          <w:trHeight w:val="474" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="180" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pourcentage des rejets de boues immergées inférieures à N1 (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">&lt;50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[50-70%[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[70-90%[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[90-100%[</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="120" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100% ou pas d’immersion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-[...1 lines deleted...]
-            <w:pPr/>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:start w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:end w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="1" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:color w:val="0087a5"/>
           <w:sz w:val="32"/>
@@ -2671,61 +4071,63 @@
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
+  <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>